--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="354">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="360">
   <si>
     <t>CTCPM DATAWAREHOUSE</t>
   </si>
   <si>
     <t>LISTE DES OPERATEURS MINIERS (COMPTOIRS)</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>NIF</t>
   </si>
   <si>
     <t>SIGLE</t>
   </si>
   <si>
     <t>FILIERE</t>
   </si>
   <si>
     <t>STATUT</t>
   </si>
   <si>
     <t>SECTEUR</t>
   </si>
   <si>
@@ -281,51 +281,51 @@
   <si>
     <t>A1709477W</t>
   </si>
   <si>
     <t>Sté GREY POINT</t>
   </si>
   <si>
     <t>Tanganyika</t>
   </si>
   <si>
     <t>Ets CRISTAL QUARTZ EX-PORT Sarl</t>
   </si>
   <si>
     <t>Ets CRISTAL QUARTZ EX-PORT</t>
   </si>
   <si>
     <t>Lualaba</t>
   </si>
   <si>
     <t>Ets ATOM</t>
   </si>
   <si>
     <t>Ets CON LONG</t>
   </si>
   <si>
-    <t>Société MIABI</t>
+    <t>MIABI GEMS SARL</t>
   </si>
   <si>
     <t>A2026858R</t>
   </si>
   <si>
     <t>SOCIETE  DENSAHALD’S</t>
   </si>
   <si>
     <t>A1304036F</t>
   </si>
   <si>
     <t>SOCIETE  CONGO SERVICES MINING</t>
   </si>
   <si>
     <t>A1600455N</t>
   </si>
   <si>
     <t>SOCIETE AFRICA MINERALS</t>
   </si>
   <si>
     <t>SOCIETE ALVA RESOURCE METAL RDC</t>
   </si>
   <si>
     <t>A1720662D</t>
   </si>
@@ -1074,50 +1074,68 @@
     <t>ORIENTAL MINING SARLU</t>
   </si>
   <si>
     <t>A2032161F</t>
   </si>
   <si>
     <t>THE GOLD EXCHANGE AND CLEARING HOUSE DRC GEACH SARL</t>
   </si>
   <si>
     <t>A2166455H</t>
   </si>
   <si>
     <t>LEGENDA URBANA GOLD MINING AND BUSINESS SAS</t>
   </si>
   <si>
     <t>A2314138T</t>
   </si>
   <si>
     <t>MOORE GOLD SAS</t>
   </si>
   <si>
     <t>A1822549F</t>
   </si>
   <si>
     <t>¨MOORE GOLD SAS</t>
+  </si>
+  <si>
+    <t>FULL BUSINESS GOLD SERVICE SARL</t>
+  </si>
+  <si>
+    <t>A2283278U</t>
+  </si>
+  <si>
+    <t>FBGS</t>
+  </si>
+  <si>
+    <t>EMIPIRE SARLU</t>
+  </si>
+  <si>
+    <t>A2433696D</t>
+  </si>
+  <si>
+    <t>EMPIRE SARLU</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1433,51 +1451,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I163"/>
+  <dimension ref="A1:I165"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
@@ -2375,51 +2393,51 @@
       <c r="I36" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>89</v>
       </c>
       <c r="B37" t="s">
         <v>90</v>
       </c>
       <c r="C37" t="s">
         <v>89</v>
       </c>
       <c r="D37"/>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>16</v>
       </c>
       <c r="H37" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>91</v>
       </c>
       <c r="B38" t="s">
         <v>92</v>
       </c>
       <c r="C38" t="s">
         <v>91</v>
       </c>
       <c r="D38"/>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>15</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
@@ -5733,50 +5751,104 @@
     <row r="163" spans="1:9">
       <c r="A163" t="s">
         <v>351</v>
       </c>
       <c r="B163" t="s">
         <v>352</v>
       </c>
       <c r="C163" t="s">
         <v>353</v>
       </c>
       <c r="D163"/>
       <c r="E163" t="s">
         <v>14</v>
       </c>
       <c r="F163" t="s">
         <v>15</v>
       </c>
       <c r="G163" t="s">
         <v>16</v>
       </c>
       <c r="H163" t="s">
         <v>17</v>
       </c>
       <c r="I163" t="s">
         <v>61</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9">
+      <c r="A164" t="s">
+        <v>354</v>
+      </c>
+      <c r="B164" t="s">
+        <v>355</v>
+      </c>
+      <c r="C164" t="s">
+        <v>356</v>
+      </c>
+      <c r="D164"/>
+      <c r="E164" t="s">
+        <v>14</v>
+      </c>
+      <c r="F164" t="s">
+        <v>15</v>
+      </c>
+      <c r="G164" t="s">
+        <v>16</v>
+      </c>
+      <c r="H164" t="s">
+        <v>17</v>
+      </c>
+      <c r="I164" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9">
+      <c r="A165" t="s">
+        <v>357</v>
+      </c>
+      <c r="B165" t="s">
+        <v>358</v>
+      </c>
+      <c r="C165" t="s">
+        <v>359</v>
+      </c>
+      <c r="D165"/>
+      <c r="E165" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" t="s">
+        <v>15</v>
+      </c>
+      <c r="G165" t="s">
+        <v>16</v>
+      </c>
+      <c r="H165" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" t="s">
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>