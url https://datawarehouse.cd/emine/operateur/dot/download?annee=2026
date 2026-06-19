--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -59,99 +59,99 @@
   <si>
     <t>RESTE DE LA DOTATION EN USD</t>
   </si>
   <si>
     <t>QUOTITE PROJET EN USD</t>
   </si>
   <si>
     <t>QUOTITE FONCTIONNEMENT DOT EN USD</t>
   </si>
   <si>
     <t>QUOTITE SUPERVISION EN USD</t>
   </si>
   <si>
     <t>ANNEE</t>
   </si>
   <si>
     <t>DOT ABM</t>
   </si>
   <si>
     <t>ALPHAMIN BISIE MINING SA</t>
   </si>
   <si>
     <t>DOT OM METAL</t>
   </si>
   <si>
-    <t>OM METALS RESSOURCES SPRL</t>
+    <t>OM METALS RESSOURCES SARL</t>
   </si>
   <si>
     <t>DOT RUASHI</t>
   </si>
   <si>
     <t>RUASHI MINING</t>
   </si>
   <si>
     <t>DOT MUMI</t>
   </si>
   <si>
     <t>MUTANDA MINING</t>
   </si>
   <si>
     <t>DOT COMMUS</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE MUSONOIE GLOBAL</t>
   </si>
   <si>
     <t>DOT SHITURU</t>
   </si>
   <si>
     <t>SHITURU MINING CORPORATION</t>
   </si>
   <si>
     <t>DOT COMIKA</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE KAMBOVE</t>
   </si>
   <si>
     <t>DOT KIBALI</t>
   </si>
   <si>
     <t>KIBALI GOLDMINES</t>
   </si>
   <si>
     <t>DOT KAMOA</t>
   </si>
   <si>
     <t>KAMOA COPPER SA</t>
   </si>
   <si>
     <t>DOT KCC</t>
   </si>
   <si>
-    <t>KAMOTO COPPER COMPANY SARL</t>
+    <t>KAMOTO COPPER COMPANY SA</t>
   </si>
   <si>
     <t>DOT MMG</t>
   </si>
   <si>
     <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
   </si>
   <si>
     <t>DOT SICOMINES</t>
   </si>
   <si>
     <t>SICOMINES, LA SINO-CONGOLAISE DES MINES SA</t>
   </si>
   <si>
     <t>DOT SACIM</t>
   </si>
   <si>
     <t>SOCIETE ANHUI CONGO D'INVESTISSEMENT MINIER</t>
   </si>
   <si>
     <t>DOT TENKE FUNGURUME</t>
   </si>
   <si>
     <t>TENKE FUNGURUME MINING</t>
   </si>
@@ -167,75 +167,75 @@
   <si>
     <t>KISANFU MINING SARL</t>
   </si>
   <si>
     <t>DOT COMILU</t>
   </si>
   <si>
     <t>COMPAGNIE MINIERE DE LUISHA</t>
   </si>
   <si>
     <t>DOT HMC</t>
   </si>
   <si>
     <t>HANRUI METAL CONGO1 SARL</t>
   </si>
   <si>
     <t>DOT KICC</t>
   </si>
   <si>
     <t>KINSENDA COPPER COMPANY SA</t>
   </si>
   <si>
     <t>DOT CDM</t>
   </si>
   <si>
-    <t>CONGO DONG FANG</t>
+    <t>CONGO DONG FANG INTERNATIONAL MINING SARL</t>
   </si>
   <si>
     <t>DOT HUACHIN MABENDE</t>
   </si>
   <si>
-    <t>C.N.M.C HUACHIN MABENDE MINING B</t>
+    <t>CNMC HUACHIN MABENDE MINING SA</t>
   </si>
   <si>
     <t>DOT KAIPENG</t>
   </si>
   <si>
     <t>KAI PENG MINING SARL</t>
   </si>
   <si>
     <t>DOT KAMBOVE</t>
   </si>
   <si>
     <t>KAMBOVE OPERATING MINING Sprl</t>
   </si>
   <si>
     <t>DOT STL</t>
   </si>
   <si>
-    <t>STL SA</t>
+    <t>SOCIETE DE TRAITEMENT DU TERRIL DE LUBUMBASHI SA</t>
   </si>
   <si>
     <t>DOT CJCMC</t>
   </si>
   <si>
     <t>CONGO JIN JU CHENG MINING COMPANY SARL</t>
   </si>
   <si>
     <t>DOT MJM</t>
   </si>
   <si>
     <t>MACROLINK JIAYUAN MINING</t>
   </si>
   <si>
     <t>DOT TCC</t>
   </si>
   <si>
     <t>TENGYAN COBALT COPPER RESSOURCES</t>
   </si>
   <si>
     <t>DOT SOMIDEZ</t>
   </si>
   <si>
     <t>Société Minière de Deziwa et Ecaille</t>
   </si>
@@ -293,75 +293,75 @@
   <si>
     <t>CHEMICAL OF AFRICA SA</t>
   </si>
   <si>
     <t>DOT EXCELLEN MINERALS</t>
   </si>
   <si>
     <t>EXCELLEN MINERALS SARL</t>
   </si>
   <si>
     <t>DOT MKM</t>
   </si>
   <si>
     <t>LA MINIERE DE KALUMBWE MYUNGA</t>
   </si>
   <si>
     <t>DOT LAMIKAL</t>
   </si>
   <si>
     <t>LAMIKAL Sarl</t>
   </si>
   <si>
     <t>DOT DIVINE LAND</t>
   </si>
   <si>
-    <t>DIVINE LAND MINING SARL DLT</t>
+    <t>DIVINE LAND MINING SARL</t>
   </si>
   <si>
     <t>DOT SOMIKA</t>
   </si>
   <si>
     <t>SOMIKA MINING COMPAGNY SARL</t>
   </si>
   <si>
     <t>DOT RUBAMIN</t>
   </si>
   <si>
-    <t>RUBAMIN</t>
+    <t>RUBAMIN SARL</t>
   </si>
   <si>
     <t>DOT CMOC</t>
   </si>
   <si>
     <t>CMOC KISANFU MINING SARL</t>
   </si>
   <si>
     <t>DOT SEK</t>
   </si>
   <si>
-    <t>SOCIETE D'EXPLOITATION DE KIPOI  S.A</t>
+    <t>SOCIETE D'EXPLOITATION DE KIPOI  SA</t>
   </si>
   <si>
     <t>DOT NEW MINERALS</t>
   </si>
   <si>
     <t>NEW MINERALS INVESTMENT SARL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>