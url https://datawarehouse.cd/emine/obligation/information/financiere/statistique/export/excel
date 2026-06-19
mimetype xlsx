--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -465,54 +465,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C43"/>
+  <dimension ref="A1:C42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C37" sqref="C37"/>
+      <selection activeCell="C36" sqref="C36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="s">
         <v>2</v>
       </c>
@@ -731,193 +731,184 @@
         <v>479</v>
       </c>
       <c r="C26">
         <v>338669658.13</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:3">
-      <c r="A30"/>
+      <c r="A30" t="s">
+        <v>21</v>
+      </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30">
-        <v>4828294.96</v>
+        <v>22429115.0</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B31">
         <v>1</v>
       </c>
       <c r="C31">
-        <v>22429115.0</v>
+        <v>9484006.41</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B32">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="C32">
-        <v>9484006.41</v>
+        <v>167173190.91</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B33">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="C33">
-        <v>183160177.38</v>
+        <v>126403184.34</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" t="s">
-        <v>24</v>
+        <v>4</v>
       </c>
       <c r="B34">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="C34">
-        <v>105587902.91</v>
-[...9 lines deleted...]
-      <c r="C35">
         <v>325489496.66</v>
       </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B36" s="1"/>
+      <c r="C36" s="1"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="C37" s="1"/>
+        <v>26</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>3</v>
+      </c>
     </row>
     <row r="38" spans="1:3">
-      <c r="A38" s="1" t="s">
-[...6 lines deleted...]
-        <v>3</v>
+      <c r="A38" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38">
+        <v>51</v>
+      </c>
+      <c r="C38">
+        <v>132977660.15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B39">
-        <v>51</v>
+        <v>239</v>
       </c>
       <c r="C39">
-        <v>132977660.15</v>
+        <v>79444491.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B40">
-        <v>239</v>
+        <v>185</v>
       </c>
       <c r="C40">
-        <v>79444491.5</v>
+        <v>123381598.48</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B41">
-        <v>185</v>
+        <v>4</v>
       </c>
       <c r="C41">
-        <v>123381598.48</v>
+        <v>2865908.0</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" t="s">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="B42">
-        <v>4</v>
+        <v>479</v>
       </c>
       <c r="C42">
-        <v>2865908.0</v>
-[...9 lines deleted...]
-      <c r="C43">
         <v>338669658.13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A13:C13"/>
     <mergeCell ref="A28:C28"/>
-    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="A36:C36"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>