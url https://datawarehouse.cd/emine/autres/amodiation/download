--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -65,51 +65,51 @@
   <si>
     <t>PHASE DE L'OPERATION</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2357; PE 2359; </t>
   </si>
   <si>
     <t>AURUM</t>
   </si>
   <si>
     <t>LA GENERALE DES CARRIERES ET DES MINES SA</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES  S.A ET AURUM SARL RELATIF AUX DROITS MINIERS ATTACHES  AUX PERIMETRES COUVERTS PAR LES PE 2357 et 2359 APPARTENANT A GECAMINES S.A</t>
   </si>
   <si>
     <t>2021/06/08</t>
   </si>
   <si>
     <t>Actif</t>
   </si>
   <si>
     <t xml:space="preserve">PE 525; </t>
   </si>
   <si>
-    <t>KAMOTO COPPER COMPANY SARL</t>
+    <t>KAMOTO COPPER COMPANY SA</t>
   </si>
   <si>
     <t>CONVENTION DE JOINT-VENTURE ENTRE LA GECAMINES ET KINROSS -FORREST LTD RELATIVE A L'EXPLOITATION DE LA FILIERE KAMOTO (MINE) - DIMA - KGMOTO CONCENTRATEUR-USINES HYDROMETALLURGIQUES DE LUILU</t>
   </si>
   <si>
     <t>2023/04/15</t>
   </si>
   <si>
     <t xml:space="preserve">PR 14165; </t>
   </si>
   <si>
     <t>KASONGA MINING</t>
   </si>
   <si>
     <t>SOCIETE MINIERE DU KATANGA SASU</t>
   </si>
   <si>
     <t>2021/09/20</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12270; </t>
   </si>
   <si>
     <t>NEW MINERALS INVESTMENT SARL</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>YAMS MINING SARL</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION PARTIELLE ENTRE YAMS MINING SARL ET SURYA MINES SARL RELATIF AU PE 779</t>
   </si>
   <si>
     <t>2025/03/06</t>
   </si>
   <si>
     <t xml:space="preserve">PE 8841; PER 9683; PER 9685; PER 9687; PE 11229; </t>
   </si>
   <si>
     <t>EVELYNE INVESTISSEMENT</t>
   </si>
   <si>
     <t>CONTRAT D AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET  EVELYNE INVESTISSEMENT SAU  RELATIF AUX DROITS MINIERS ATTACHES AUX PERIMETRES DES REJETS DE MUPINE SUD, DE MUPINE NORD (NORD KOV), DIKULUWE NORD, DIKULUWE SUD, ET POTOPOTO COUVERTS PAR LES PER 9687, 9685 ET 9683  ET LES PE 8841 ET 11229 DE GECAMINES SA</t>
   </si>
   <si>
     <t>2018/11/01</t>
   </si>
   <si>
     <t xml:space="preserve">PE 12263; PE 12264; PE 13157; PE 13158; PE 13159; PE 13160; </t>
   </si>
   <si>
-    <t>SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO SARL</t>
+    <t>SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO SA</t>
   </si>
   <si>
     <t>CONTRAT D'AMODIATION ENTRE LA SOCIETE DE DEVELOPPEMENT INDUSTRIEL ET MINIER DU CONGO « SODIMICO SA »  ET  LA SOCIETE MINIERE DU KATANGA  "S0MIKA SARL"  RELATIF AUX PE 12263, 12264, 13157, 13158, 13159 ET 13160</t>
   </si>
   <si>
     <t>2018/06/30</t>
   </si>
   <si>
     <t xml:space="preserve">PE 2355; </t>
   </si>
   <si>
     <t>CONTRAT D AMODIATION ENTRE LA GENERALE DES CARRIERES ET DES MINES SA ET NEW MINERALS INVESTMENT SARL RELATIF A L'AMODIATION PARTIELLE DU DROIT D'USAGE DE SIX (6) CARRES DONT UN (1) CARRE DU PE 12270 ET CINQ (5) CARRES DU PE 2355 DE GECAMINES SA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,52 +612,52 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="H3" sqref="H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="43.561" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="68.269" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="385.62" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>