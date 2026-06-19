--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -236,72 +236,72 @@
   <si>
     <t>Mutanda</t>
   </si>
   <si>
     <t>PE 643;PE 658;PE 662;</t>
   </si>
   <si>
     <t>MUTANDA MINING</t>
   </si>
   <si>
     <t>A0704867Z</t>
   </si>
   <si>
     <t>Kawama;Mutanda North (ex-Kansuki);Mutanda South;</t>
   </si>
   <si>
     <t>2017/01/31</t>
   </si>
   <si>
     <t>KAMOA-KAKULA</t>
   </si>
   <si>
     <t>KAMOA COPPER SA</t>
   </si>
   <si>
-    <t>A0901048A NIF</t>
+    <t>A0901048A</t>
   </si>
   <si>
     <t>KAMOA;KAKULA;</t>
   </si>
   <si>
     <t>Cuivre;</t>
   </si>
   <si>
     <t>2021/01/31</t>
   </si>
   <si>
     <t>KINSEVERE OPERATIONEL UPGRADES "KOU"</t>
   </si>
   <si>
     <t>PE 528;</t>
   </si>
   <si>
     <t>MMG Kinsevere (ex Anvil Mining Concentrate Kinsevere) (MMG (ex-AMCK))</t>
   </si>
   <si>
-    <t>A0700172W</t>
+    <t>A0800394N</t>
   </si>
   <si>
     <t>Kinsevere Hill;Central;Mashi;</t>
   </si>
   <si>
     <t>2012/01/31</t>
   </si>
   <si>
     <t>CIMENTERIE DE LUKALA</t>
   </si>
   <si>
     <t>AECP 91;AECP 105;AECP 106;AECP 107;AECP 13253;</t>
   </si>
   <si>
     <t>CIMENTERIE DE LUKALA « CILU »</t>
   </si>
   <si>
     <t>A0700256M</t>
   </si>
   <si>
     <t>Calcaire;</t>
   </si>
   <si>
     <t>2024/01/01</t>
   </si>