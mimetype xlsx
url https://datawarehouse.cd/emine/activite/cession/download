--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -71,51 +71,51 @@
   <si>
     <t>2023/07/07</t>
   </si>
   <si>
     <t>Totale</t>
   </si>
   <si>
     <t>RENZHEN INTERNATIONAL DEVELOPMENT INSTITUTE LIMITED</t>
   </si>
   <si>
     <t>RENZHEN CONGO SARL</t>
   </si>
   <si>
     <t>2023/08/30</t>
   </si>
   <si>
     <t>STANVIC MINING SARL</t>
   </si>
   <si>
     <t>KAMPEMBA CORPORATION SAS</t>
   </si>
   <si>
     <t>2023/10/04</t>
   </si>
   <si>
-    <t>LA CONGOLAISE D'EXPLOITATION MINIERE</t>
+    <t>LA CONGOLAISE D'EXPLOITATION MINIERE SA</t>
   </si>
   <si>
     <t>MANONO LITHIUM SAS</t>
   </si>
   <si>
     <t>2023/10/23</t>
   </si>
   <si>
     <t>Partielle</t>
   </si>
   <si>
     <t>CHEMICAL OF AFRICA SA</t>
   </si>
   <si>
     <t>THOMAS MINING SARL</t>
   </si>
   <si>
     <t>2023/12/06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>